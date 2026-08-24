--- v0 (2026-06-27)
+++ v1 (2026-08-24)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 321 Kč</w:t>
+              <w:t xml:space="preserve">1 043 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 630 Kč</w:t>
+              <w:t xml:space="preserve">1 293 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 222 Kč</w:t>
+              <w:t xml:space="preserve">1 792 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33 891 Kč</w:t>
+              <w:t xml:space="preserve">1 343 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 153 Kč</w:t>
+              <w:t xml:space="preserve">1 393 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46 989 Kč</w:t>
+              <w:t xml:space="preserve">1 862 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 059 Kč</w:t>
+              <w:t xml:space="preserve">993 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>