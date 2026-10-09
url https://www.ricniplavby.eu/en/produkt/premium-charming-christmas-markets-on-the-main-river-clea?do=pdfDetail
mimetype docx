--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 043 €</w:t>
+              <w:t xml:space="preserve">26 467 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 293 €</w:t>
+              <w:t xml:space="preserve">32 811 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 792 €</w:t>
+              <w:t xml:space="preserve">45 474 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 343 €</w:t>
+              <w:t xml:space="preserve">34 080 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 393 €</w:t>
+              <w:t xml:space="preserve">35 349 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 862 €</w:t>
+              <w:t xml:space="preserve">47 250 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">993 €</w:t>
+              <w:t xml:space="preserve">25 198 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>