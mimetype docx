--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -144,636 +144,636 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 139 Kč</w:t>
+              <w:t xml:space="preserve">30 157 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 227 Kč</w:t>
+              <w:t xml:space="preserve">48 257 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 202 Kč</w:t>
+              <w:t xml:space="preserve">40 227 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 328 Kč</w:t>
+              <w:t xml:space="preserve">64 368 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 718 Kč</w:t>
+              <w:t xml:space="preserve">42 744 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 975 Kč</w:t>
+              <w:t xml:space="preserve">44 003 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 353 Kč</w:t>
+              <w:t xml:space="preserve">68 396 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 366 Kč</w:t>
+              <w:t xml:space="preserve">70 409 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 749 Kč</w:t>
+              <w:t xml:space="preserve">47 779 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 102 Kč</w:t>
+              <w:t xml:space="preserve">64 141 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57 812 Kč</w:t>
+              <w:t xml:space="preserve">57 848 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 680 Kč</w:t>
+              <w:t xml:space="preserve">76 728 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 139 Kč</w:t>
+              <w:t xml:space="preserve">30 157 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 592 Kč</w:t>
+              <w:t xml:space="preserve">22 606 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 623 Kč</w:t>
+              <w:t xml:space="preserve">27 640 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 334 Kč</w:t>
+              <w:t xml:space="preserve">21 347 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>