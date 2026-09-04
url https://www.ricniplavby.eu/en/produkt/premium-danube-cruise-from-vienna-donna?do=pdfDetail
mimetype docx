--- v1 (2026-07-20)
+++ v2 (2026-09-04)
@@ -144,636 +144,636 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 157 Kč</w:t>
+              <w:t xml:space="preserve">30 170 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 257 Kč</w:t>
+              <w:t xml:space="preserve">48 277 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 227 Kč</w:t>
+              <w:t xml:space="preserve">40 243 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 368 Kč</w:t>
+              <w:t xml:space="preserve">64 394 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 744 Kč</w:t>
+              <w:t xml:space="preserve">42 762 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 003 Kč</w:t>
+              <w:t xml:space="preserve">44 021 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 396 Kč</w:t>
+              <w:t xml:space="preserve">68 424 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 409 Kč</w:t>
+              <w:t xml:space="preserve">70 439 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 779 Kč</w:t>
+              <w:t xml:space="preserve">47 798 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 141 Kč</w:t>
+              <w:t xml:space="preserve">64 168 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57 848 Kč</w:t>
+              <w:t xml:space="preserve">57 872 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 728 Kč</w:t>
+              <w:t xml:space="preserve">76 760 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 157 Kč</w:t>
+              <w:t xml:space="preserve">30 170 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 606 Kč</w:t>
+              <w:t xml:space="preserve">22 615 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 640 Kč</w:t>
+              <w:t xml:space="preserve">27 652 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 347 Kč</w:t>
+              <w:t xml:space="preserve">21 356 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>