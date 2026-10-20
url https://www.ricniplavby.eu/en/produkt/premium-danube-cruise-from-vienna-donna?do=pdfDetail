--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -144,636 +144,636 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 170 Kč</w:t>
+              <w:t xml:space="preserve">30 326 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 277 Kč</w:t>
+              <w:t xml:space="preserve">48 526 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 243 Kč</w:t>
+              <w:t xml:space="preserve">40 451 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 394 Kč</w:t>
+              <w:t xml:space="preserve">64 727 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 762 Kč</w:t>
+              <w:t xml:space="preserve">42 982 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 021 Kč</w:t>
+              <w:t xml:space="preserve">44 248 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 424 Kč</w:t>
+              <w:t xml:space="preserve">68 777 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 439 Kč</w:t>
+              <w:t xml:space="preserve">70 802 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 798 Kč</w:t>
+              <w:t xml:space="preserve">48 045 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 168 Kč</w:t>
+              <w:t xml:space="preserve">64 499 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57 872 Kč</w:t>
+              <w:t xml:space="preserve">58 171 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 760 Kč</w:t>
+              <w:t xml:space="preserve">77 156 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 170 Kč</w:t>
+              <w:t xml:space="preserve">30 326 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 615 Kč</w:t>
+              <w:t xml:space="preserve">22 732 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 652 Kč</w:t>
+              <w:t xml:space="preserve">27 794 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 356 Kč</w:t>
+              <w:t xml:space="preserve">21 466 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>