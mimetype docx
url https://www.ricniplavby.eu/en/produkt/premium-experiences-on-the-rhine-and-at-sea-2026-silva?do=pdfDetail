--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -144,480 +144,480 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 818 Kč</w:t>
+              <w:t xml:space="preserve">47 966 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 514 Kč</w:t>
+              <w:t xml:space="preserve">76 751 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 156 Kč</w:t>
+              <w:t xml:space="preserve">59 339 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 654 Kč</w:t>
+              <w:t xml:space="preserve">94 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62 935 Kč</w:t>
+              <w:t xml:space="preserve">63 129 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 700 Kč</w:t>
+              <w:t xml:space="preserve">101 012 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 493 Kč</w:t>
+              <w:t xml:space="preserve">70 711 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 427 Kč</w:t>
+              <w:t xml:space="preserve">94 719 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85 609 Kč</w:t>
+              <w:t xml:space="preserve">85 874 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">113 323 Kč</w:t>
+              <w:t xml:space="preserve">113 673 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 221 Kč</w:t>
+              <w:t xml:space="preserve">35 330 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 299 Kč</w:t>
+              <w:t xml:space="preserve">45 439 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>