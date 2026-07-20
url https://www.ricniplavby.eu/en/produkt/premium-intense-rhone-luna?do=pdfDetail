--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -144,441 +144,441 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75 422 Kč</w:t>
+              <w:t xml:space="preserve">75 469 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 681 Kč</w:t>
+              <w:t xml:space="preserve">120 756 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93 033 Kč</w:t>
+              <w:t xml:space="preserve">93 090 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 291 Kč</w:t>
+              <w:t xml:space="preserve">94 349 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">148 858 Kč</w:t>
+              <w:t xml:space="preserve">148 950 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150 870 Kč</w:t>
+              <w:t xml:space="preserve">150 964 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98 064 Kč</w:t>
+              <w:t xml:space="preserve">98 125 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 354 Kč</w:t>
+              <w:t xml:space="preserve">104 418 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">156 908 Kč</w:t>
+              <w:t xml:space="preserve">157 005 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 781 Kč</w:t>
+              <w:t xml:space="preserve">52 813 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 391 Kč</w:t>
+              <w:t xml:space="preserve">70 435 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>