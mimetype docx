--- v1 (2026-07-20)
+++ v2 (2026-09-04)
@@ -144,441 +144,441 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75 469 Kč</w:t>
+              <w:t xml:space="preserve">75 500 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 756 Kč</w:t>
+              <w:t xml:space="preserve">120 806 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93 090 Kč</w:t>
+              <w:t xml:space="preserve">93 129 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 349 Kč</w:t>
+              <w:t xml:space="preserve">94 388 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">148 950 Kč</w:t>
+              <w:t xml:space="preserve">149 011 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150 964 Kč</w:t>
+              <w:t xml:space="preserve">151 026 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98 125 Kč</w:t>
+              <w:t xml:space="preserve">98 166 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 418 Kč</w:t>
+              <w:t xml:space="preserve">104 462 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">157 005 Kč</w:t>
+              <w:t xml:space="preserve">157 070 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 813 Kč</w:t>
+              <w:t xml:space="preserve">52 835 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 435 Kč</w:t>
+              <w:t xml:space="preserve">70 464 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>