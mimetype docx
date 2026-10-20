--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -144,441 +144,441 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75 500 Kč</w:t>
+              <w:t xml:space="preserve">75 890 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 806 Kč</w:t>
+              <w:t xml:space="preserve">121 429 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93 129 Kč</w:t>
+              <w:t xml:space="preserve">93 610 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 388 Kč</w:t>
+              <w:t xml:space="preserve">94 875 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149 011 Kč</w:t>
+              <w:t xml:space="preserve">149 781 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">151 026 Kč</w:t>
+              <w:t xml:space="preserve">151 806 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98 166 Kč</w:t>
+              <w:t xml:space="preserve">98 672 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 462 Kč</w:t>
+              <w:t xml:space="preserve">105 001 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">157 070 Kč</w:t>
+              <w:t xml:space="preserve">157 881 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 835 Kč</w:t>
+              <w:t xml:space="preserve">53 108 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 464 Kč</w:t>
+              <w:t xml:space="preserve">70 827 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>