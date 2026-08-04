--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -144,363 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 521 Kč</w:t>
+              <w:t xml:space="preserve">12 536 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 275 Kč</w:t>
+              <w:t xml:space="preserve">13 291 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 035 Kč</w:t>
+              <w:t xml:space="preserve">15 054 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 292 Kč</w:t>
+              <w:t xml:space="preserve">16 312 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 560 Kč</w:t>
+              <w:t xml:space="preserve">19 585 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 549 Kč</w:t>
+              <w:t xml:space="preserve">17 571 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 069 Kč</w:t>
+              <w:t xml:space="preserve">21 095 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 492 Kč</w:t>
+              <w:t xml:space="preserve">7 502 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 007 Kč</w:t>
+              <w:t xml:space="preserve">10 019 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>