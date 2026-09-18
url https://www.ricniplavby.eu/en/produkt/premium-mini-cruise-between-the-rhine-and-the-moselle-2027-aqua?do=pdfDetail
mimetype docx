--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -144,363 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 536 Kč</w:t>
+              <w:t xml:space="preserve">12 585 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 291 Kč</w:t>
+              <w:t xml:space="preserve">13 344 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 054 Kč</w:t>
+              <w:t xml:space="preserve">15 113 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 312 Kč</w:t>
+              <w:t xml:space="preserve">16 376 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 585 Kč</w:t>
+              <w:t xml:space="preserve">19 662 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 571 Kč</w:t>
+              <w:t xml:space="preserve">17 640 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 095 Kč</w:t>
+              <w:t xml:space="preserve">21 178 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 502 Kč</w:t>
+              <w:t xml:space="preserve">7 531 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 019 Kč</w:t>
+              <w:t xml:space="preserve">10 058 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>