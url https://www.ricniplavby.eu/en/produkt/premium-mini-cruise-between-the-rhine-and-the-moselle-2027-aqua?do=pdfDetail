--- v2 (2026-09-18)
+++ v3 (2026-11-04)
@@ -144,363 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 585 Kč</w:t>
+              <w:t xml:space="preserve">12 606 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 344 Kč</w:t>
+              <w:t xml:space="preserve">13 366 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 113 Kč</w:t>
+              <w:t xml:space="preserve">15 138 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 376 Kč</w:t>
+              <w:t xml:space="preserve">16 403 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 662 Kč</w:t>
+              <w:t xml:space="preserve">19 694 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 640 Kč</w:t>
+              <w:t xml:space="preserve">17 669 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 178 Kč</w:t>
+              <w:t xml:space="preserve">21 213 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 531 Kč</w:t>
+              <w:t xml:space="preserve">7 543 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 058 Kč</w:t>
+              <w:t xml:space="preserve">10 075 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>