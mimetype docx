--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 748 Kč</w:t>
+              <w:t xml:space="preserve">17 682 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 252 Kč</w:t>
+              <w:t xml:space="preserve">18 184 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 764 Kč</w:t>
+              <w:t xml:space="preserve">19 691 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 126 Kč</w:t>
+              <w:t xml:space="preserve">21 047 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 731 Kč</w:t>
+              <w:t xml:space="preserve">21 650 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 546 Kč</w:t>
+              <w:t xml:space="preserve">23 458 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 025 Kč</w:t>
+              <w:t xml:space="preserve">20 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>