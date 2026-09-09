--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 682 Kč</w:t>
+              <w:t xml:space="preserve">17 715 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 184 Kč</w:t>
+              <w:t xml:space="preserve">18 218 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 691 Kč</w:t>
+              <w:t xml:space="preserve">19 728 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 047 Kč</w:t>
+              <w:t xml:space="preserve">21 086 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 650 Kč</w:t>
+              <w:t xml:space="preserve">21 690 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 458 Kč</w:t>
+              <w:t xml:space="preserve">23 502 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 947 Kč</w:t>
+              <w:t xml:space="preserve">20 986 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>