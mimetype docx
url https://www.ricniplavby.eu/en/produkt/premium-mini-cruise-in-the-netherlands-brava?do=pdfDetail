--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 715 Kč</w:t>
+              <w:t xml:space="preserve">17 817 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 218 Kč</w:t>
+              <w:t xml:space="preserve">18 323 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 728 Kč</w:t>
+              <w:t xml:space="preserve">19 842 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 086 Kč</w:t>
+              <w:t xml:space="preserve">21 208 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 690 Kč</w:t>
+              <w:t xml:space="preserve">21 816 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 502 Kč</w:t>
+              <w:t xml:space="preserve">23 638 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 986 Kč</w:t>
+              <w:t xml:space="preserve">21 107 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>