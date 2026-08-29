--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 738 Kč</w:t>
+              <w:t xml:space="preserve">14 668 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 523 Kč</w:t>
+              <w:t xml:space="preserve">18 435 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 797 Kč</w:t>
+              <w:t xml:space="preserve">23 684 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 785 Kč</w:t>
+              <w:t xml:space="preserve">19 691 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 078 Kč</w:t>
+              <w:t xml:space="preserve">26 949 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 046 Kč</w:t>
+              <w:t xml:space="preserve">20 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 999 Kč</w:t>
+              <w:t xml:space="preserve">15 924 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>