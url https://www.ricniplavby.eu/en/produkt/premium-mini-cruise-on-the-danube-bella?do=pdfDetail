--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -144,300 +144,222 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 668 Kč</w:t>
+              <w:t xml:space="preserve">23 905 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 435 Kč</w:t>
+              <w:t xml:space="preserve">18 607 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 684 Kč</w:t>
+              <w:t xml:space="preserve">14 804 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 691 Kč</w:t>
+              <w:t xml:space="preserve">19 874 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 949 Kč</w:t>
+              <w:t xml:space="preserve">21 142 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Itinerary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
@@ -657,51 +579,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">23:30</w:t>
+              <w:t xml:space="preserve">23:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -714,51 +636,108 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">07:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">18:00</w:t>
+              <w:t xml:space="preserve">12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>