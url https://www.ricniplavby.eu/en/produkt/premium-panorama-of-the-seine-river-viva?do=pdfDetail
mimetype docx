--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -144,90 +144,90 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 755 Kč</w:t>
+              <w:t xml:space="preserve">44 783 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53 561 Kč</w:t>
+              <w:t xml:space="preserve">53 594 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>