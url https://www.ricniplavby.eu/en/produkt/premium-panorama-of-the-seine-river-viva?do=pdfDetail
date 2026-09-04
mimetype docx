--- v1 (2026-07-20)
+++ v2 (2026-09-04)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Date</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">27.08.2026 - 05.09.2026</w:t>
+        <w:t xml:space="preserve">20.05.2027 - 29.05.2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,90 +144,480 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 783 Kč</w:t>
+              <w:t xml:space="preserve">47 798 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53 594 Kč</w:t>
+              <w:t xml:space="preserve">49 058 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76 483 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78 497 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62 909 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 659 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62 909 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 427 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 659 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">104 688 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 207 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 280 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>