--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -144,495 +144,261 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 798 Kč</w:t>
+              <w:t xml:space="preserve">78 902 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 058 Kč</w:t>
+              <w:t xml:space="preserve">49 311 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 483 Kč</w:t>
+              <w:t xml:space="preserve">107 254 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78 497 Kč</w:t>
+              <w:t xml:space="preserve">67 030 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62 909 Kč</w:t>
+              <w:t xml:space="preserve">45 514 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 659 Kč</w:t>
+              <w:t xml:space="preserve">35 388 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
-[...193 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Itinerary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>