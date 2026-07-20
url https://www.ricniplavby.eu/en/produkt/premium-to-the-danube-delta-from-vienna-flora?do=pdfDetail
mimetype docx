--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -144,480 +144,480 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99 322 Kč</w:t>
+              <w:t xml:space="preserve">99 384 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">158 921 Kč</w:t>
+              <w:t xml:space="preserve">159 019 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 738 Kč</w:t>
+              <w:t xml:space="preserve">125 816 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">201 185 Kč</w:t>
+              <w:t xml:space="preserve">201 310 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138 316 Kč</w:t>
+              <w:t xml:space="preserve">138 402 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 216 Kč</w:t>
+              <w:t xml:space="preserve">162 317 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216 305 Kč</w:t>
+              <w:t xml:space="preserve">216 439 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">271 652 Kč</w:t>
+              <w:t xml:space="preserve">271 820 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">204 984 Kč</w:t>
+              <w:t xml:space="preserve">205 111 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 875 Kč</w:t>
+              <w:t xml:space="preserve">67 917 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 875 Kč</w:t>
+              <w:t xml:space="preserve">67 917 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88 001 Kč</w:t>
+              <w:t xml:space="preserve">88 056 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>