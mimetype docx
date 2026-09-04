--- v1 (2026-07-20)
+++ v2 (2026-09-04)
@@ -144,480 +144,480 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99 384 Kč</w:t>
+              <w:t xml:space="preserve">99 425 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">159 019 Kč</w:t>
+              <w:t xml:space="preserve">159 085 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 816 Kč</w:t>
+              <w:t xml:space="preserve">125 868 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">201 310 Kč</w:t>
+              <w:t xml:space="preserve">201 393 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138 402 Kč</w:t>
+              <w:t xml:space="preserve">138 459 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 317 Kč</w:t>
+              <w:t xml:space="preserve">162 384 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216 439 Kč</w:t>
+              <w:t xml:space="preserve">216 529 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">271 820 Kč</w:t>
+              <w:t xml:space="preserve">271 933 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">205 111 Kč</w:t>
+              <w:t xml:space="preserve">205 196 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 917 Kč</w:t>
+              <w:t xml:space="preserve">67 945 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 917 Kč</w:t>
+              <w:t xml:space="preserve">67 945 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88 056 Kč</w:t>
+              <w:t xml:space="preserve">88 092 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>