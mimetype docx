--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -144,480 +144,480 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99 425 Kč</w:t>
+              <w:t xml:space="preserve">99 938 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">159 085 Kč</w:t>
+              <w:t xml:space="preserve">159 906 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 868 Kč</w:t>
+              <w:t xml:space="preserve">126 517 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">201 393 Kč</w:t>
+              <w:t xml:space="preserve">202 433 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138 459 Kč</w:t>
+              <w:t xml:space="preserve">139 174 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 384 Kč</w:t>
+              <w:t xml:space="preserve">163 222 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216 529 Kč</w:t>
+              <w:t xml:space="preserve">217 646 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">271 933 Kč</w:t>
+              <w:t xml:space="preserve">273 336 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">205 196 Kč</w:t>
+              <w:t xml:space="preserve">206 255 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 945 Kč</w:t>
+              <w:t xml:space="preserve">68 296 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 945 Kč</w:t>
+              <w:t xml:space="preserve">68 296 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88 092 Kč</w:t>
+              <w:t xml:space="preserve">88 547 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>