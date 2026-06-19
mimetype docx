--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -144,480 +144,480 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 164 Kč</w:t>
+              <w:t xml:space="preserve">99 261 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">160 267 Kč</w:t>
+              <w:t xml:space="preserve">158 822 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 803 Kč</w:t>
+              <w:t xml:space="preserve">125 660 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">202 890 Kč</w:t>
+              <w:t xml:space="preserve">126 917 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">139 489 Kč</w:t>
+              <w:t xml:space="preserve">138 231 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">163 591 Kč</w:t>
+              <w:t xml:space="preserve">162 116 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">218 138 Kč</w:t>
+              <w:t xml:space="preserve">216 171 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">270 148 Kč</w:t>
+              <w:t xml:space="preserve">271 483 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">202 916 Kč</w:t>
+              <w:t xml:space="preserve">204 857 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 450 Kč</w:t>
+              <w:t xml:space="preserve">67 833 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 450 Kč</w:t>
+              <w:t xml:space="preserve">67 833 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88 747 Kč</w:t>
+              <w:t xml:space="preserve">87 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>