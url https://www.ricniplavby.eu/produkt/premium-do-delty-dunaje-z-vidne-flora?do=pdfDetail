--- v1 (2026-06-19)
+++ v2 (2026-09-18)
@@ -144,495 +144,456 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99 261 Kč</w:t>
+              <w:t xml:space="preserve">159 643 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">158 822 Kč</w:t>
+              <w:t xml:space="preserve">99 774 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 660 Kč</w:t>
+              <w:t xml:space="preserve">127 573 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 917 Kč</w:t>
+              <w:t xml:space="preserve">138 945 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138 231 Kč</w:t>
+              <w:t xml:space="preserve">217 289 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 116 Kč</w:t>
+              <w:t xml:space="preserve">162 954 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216 171 Kč</w:t>
+              <w:t xml:space="preserve">272 887 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">271 483 Kč</w:t>
+              <w:t xml:space="preserve">205 916 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">204 857 Kč</w:t>
+              <w:t xml:space="preserve">68 184 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 833 Kč</w:t>
+              <w:t xml:space="preserve">88 401 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 833 Kč</w:t>
+              <w:t xml:space="preserve">68 184 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>