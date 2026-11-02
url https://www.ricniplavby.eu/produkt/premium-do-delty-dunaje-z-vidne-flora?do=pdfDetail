--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -144,441 +144,441 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">159 643 Kč</w:t>
+              <w:t xml:space="preserve">160 037 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99 774 Kč</w:t>
+              <w:t xml:space="preserve">100 020 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">127 573 Kč</w:t>
+              <w:t xml:space="preserve">127 888 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138 945 Kč</w:t>
+              <w:t xml:space="preserve">139 289 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">217 289 Kč</w:t>
+              <w:t xml:space="preserve">217 825 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 954 Kč</w:t>
+              <w:t xml:space="preserve">163 356 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">272 887 Kč</w:t>
+              <w:t xml:space="preserve">273 561 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">205 916 Kč</w:t>
+              <w:t xml:space="preserve">206 425 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 184 Kč</w:t>
+              <w:t xml:space="preserve">68 352 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88 401 Kč</w:t>
+              <w:t xml:space="preserve">88 620 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 184 Kč</w:t>
+              <w:t xml:space="preserve">68 352 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>