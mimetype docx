--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -144,105 +144,144 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54 295 Kč</w:t>
+              <w:t xml:space="preserve">54 150 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86 878 Kč</w:t>
+              <w:t xml:space="preserve">86 645 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49 108 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin 12 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
@@ -975,95 +1014,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">15:00</w:t>
+              <w:t xml:space="preserve">14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">19:00</w:t>
+              <w:t xml:space="preserve">18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -1089,54 +1128,111 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">07:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1203,51 +1299,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="300" w:right="300" w:bottom="300" w:left="300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>