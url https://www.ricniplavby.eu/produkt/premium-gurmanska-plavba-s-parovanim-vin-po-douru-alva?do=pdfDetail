--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -144,129 +144,129 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54 150 Kč</w:t>
+              <w:t xml:space="preserve">54 206 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86 645 Kč</w:t>
+              <w:t xml:space="preserve">86 735 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 108 Kč</w:t>
+              <w:t xml:space="preserve">49 159 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 12 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1014,95 +1014,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">14:00</w:t>
+              <w:t xml:space="preserve">15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">18:30</w:t>
+              <w:t xml:space="preserve">19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -1128,222 +1128,165 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">07:00</w:t>
+              <w:t xml:space="preserve">08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">08:30</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">09:00</w:t>
+              <w:t xml:space="preserve">10:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7</w:t>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">10:30</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="300" w:right="300" w:bottom="300" w:left="300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>