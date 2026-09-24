--- v2 (2026-08-10)
+++ v3 (2026-09-24)
@@ -144,129 +144,129 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54 206 Kč</w:t>
+              <w:t xml:space="preserve">87 146 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86 735 Kč</w:t>
+              <w:t xml:space="preserve">54 463 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 12 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 159 Kč</w:t>
+              <w:t xml:space="preserve">49 392 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 12 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>