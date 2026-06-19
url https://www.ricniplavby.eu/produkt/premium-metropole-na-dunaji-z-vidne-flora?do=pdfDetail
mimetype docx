--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -144,558 +144,519 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 709 Kč</w:t>
+              <w:t xml:space="preserve">18 052 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 787 Kč</w:t>
+              <w:t xml:space="preserve">31 603 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 891 Kč</w:t>
+              <w:t xml:space="preserve">22 578 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 783 Kč</w:t>
+              <w:t xml:space="preserve">35 123 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 443 Kč</w:t>
+              <w:t xml:space="preserve">25 092 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 320 Kč</w:t>
+              <w:t xml:space="preserve">31 377 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 663 Kč</w:t>
+              <w:t xml:space="preserve">23 835 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 052 Kč</w:t>
+              <w:t xml:space="preserve">28 863 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 126 Kč</w:t>
+              <w:t xml:space="preserve">38 668 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 005 Kč</w:t>
+              <w:t xml:space="preserve">13 778 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 903 Kč</w:t>
+              <w:t xml:space="preserve">17 549 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 709 Kč</w:t>
+              <w:t xml:space="preserve">11 264 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 366 Kč</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">15 172 Kč</w:t>
+              <w:t xml:space="preserve">15 035 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>