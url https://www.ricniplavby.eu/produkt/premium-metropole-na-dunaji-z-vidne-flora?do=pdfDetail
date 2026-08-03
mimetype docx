--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -144,519 +144,519 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 052 Kč</w:t>
+              <w:t xml:space="preserve">18 078 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 603 Kč</w:t>
+              <w:t xml:space="preserve">31 649 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 578 Kč</w:t>
+              <w:t xml:space="preserve">22 610 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 123 Kč</w:t>
+              <w:t xml:space="preserve">35 174 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 092 Kč</w:t>
+              <w:t xml:space="preserve">25 128 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 377 Kč</w:t>
+              <w:t xml:space="preserve">31 423 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 835 Kč</w:t>
+              <w:t xml:space="preserve">23 869 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 863 Kč</w:t>
+              <w:t xml:space="preserve">28 905 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 668 Kč</w:t>
+              <w:t xml:space="preserve">38 724 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 778 Kč</w:t>
+              <w:t xml:space="preserve">13 798 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 549 Kč</w:t>
+              <w:t xml:space="preserve">17 575 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 264 Kč</w:t>
+              <w:t xml:space="preserve">11 280 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 035 Kč</w:t>
+              <w:t xml:space="preserve">15 057 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>