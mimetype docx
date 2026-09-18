--- v2 (2026-08-03)
+++ v3 (2026-09-18)
@@ -144,534 +144,534 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 078 Kč</w:t>
+              <w:t xml:space="preserve">18 145 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 649 Kč</w:t>
+              <w:t xml:space="preserve">31 767 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 610 Kč</w:t>
+              <w:t xml:space="preserve">22 694 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 174 Kč</w:t>
+              <w:t xml:space="preserve">35 305 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 128 Kč</w:t>
+              <w:t xml:space="preserve">25 221 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 423 Kč</w:t>
+              <w:t xml:space="preserve">31 539 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 869 Kč</w:t>
+              <w:t xml:space="preserve">23 958 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 905 Kč</w:t>
+              <w:t xml:space="preserve">38 868 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 724 Kč</w:t>
+              <w:t xml:space="preserve">29 012 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 798 Kč</w:t>
+              <w:t xml:space="preserve">17 640 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 575 Kč</w:t>
+              <w:t xml:space="preserve">13 849 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 280 Kč</w:t>
+              <w:t xml:space="preserve">15 113 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 057 Kč</w:t>
+              <w:t xml:space="preserve">11 322 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>