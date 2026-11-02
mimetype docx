--- v3 (2026-09-18)
+++ v4 (2026-11-02)
@@ -144,519 +144,519 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 145 Kč</w:t>
+              <w:t xml:space="preserve">18 190 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 767 Kč</w:t>
+              <w:t xml:space="preserve">31 845 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 694 Kč</w:t>
+              <w:t xml:space="preserve">22 750 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 305 Kč</w:t>
+              <w:t xml:space="preserve">35 392 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 221 Kč</w:t>
+              <w:t xml:space="preserve">25 284 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 539 Kč</w:t>
+              <w:t xml:space="preserve">31 617 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 958 Kč</w:t>
+              <w:t xml:space="preserve">24 017 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 868 Kč</w:t>
+              <w:t xml:space="preserve">38 964 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 012 Kč</w:t>
+              <w:t xml:space="preserve">29 084 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 640 Kč</w:t>
+              <w:t xml:space="preserve">17 683 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 849 Kč</w:t>
+              <w:t xml:space="preserve">13 883 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 113 Kč</w:t>
+              <w:t xml:space="preserve">15 150 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 322 Kč</w:t>
+              <w:t xml:space="preserve">11 350 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>