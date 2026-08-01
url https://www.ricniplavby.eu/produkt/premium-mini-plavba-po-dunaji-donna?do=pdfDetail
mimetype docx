--- v0 (2026-05-30)
+++ v1 (2026-08-01)
@@ -144,324 +144,402 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 518 Kč</w:t>
+              <w:t xml:space="preserve">16 467 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 649 Kč</w:t>
+              <w:t xml:space="preserve">19 589 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 275 Kč</w:t>
+              <w:t xml:space="preserve">17 222 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 275 Kč</w:t>
+              <w:t xml:space="preserve">18 229 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 286 Kč</w:t>
+              <w:t xml:space="preserve">17 222 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 559 Kč</w:t>
+              <w:t xml:space="preserve">18 733 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 771 Kč</w:t>
+              <w:t xml:space="preserve">20 495 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 052 Kč</w:t>
+              <w:t xml:space="preserve">22 308 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 021 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 949 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>