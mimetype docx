--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -144,402 +144,246 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 467 Kč</w:t>
+              <w:t xml:space="preserve">19 654 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 589 Kč</w:t>
+              <w:t xml:space="preserve">16 521 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 222 Kč</w:t>
+              <w:t xml:space="preserve">18 289 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 229 Kč</w:t>
+              <w:t xml:space="preserve">22 382 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16 B m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 222 Kč</w:t>
+              <w:t xml:space="preserve">18 795 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 733 Kč</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">13 949 Kč</w:t>
+              <w:t xml:space="preserve">13 995 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>