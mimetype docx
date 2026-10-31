--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -144,246 +144,246 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 654 Kč</w:t>
+              <w:t xml:space="preserve">19 710 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 521 Kč</w:t>
+              <w:t xml:space="preserve">16 569 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 289 Kč</w:t>
+              <w:t xml:space="preserve">18 342 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 382 Kč</w:t>
+              <w:t xml:space="preserve">22 446 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 795 Kč</w:t>
+              <w:t xml:space="preserve">18 849 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 995 Kč</w:t>
+              <w:t xml:space="preserve">14 035 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>