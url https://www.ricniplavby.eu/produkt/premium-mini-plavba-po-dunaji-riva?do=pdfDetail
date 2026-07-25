--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -144,363 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 243 Kč</w:t>
+              <w:t xml:space="preserve">17 179 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with window and additonal bed 15.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window and additonal bed 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 025 Kč</w:t>
+              <w:t xml:space="preserve">20 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window and additonal bed 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 764 Kč</w:t>
+              <w:t xml:space="preserve">19 691 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 285 Kč</w:t>
+              <w:t xml:space="preserve">22 203 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 050 Kč</w:t>
+              <w:t xml:space="preserve">26 949 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 327 Kč</w:t>
+              <w:t xml:space="preserve">30 215 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 025 Kč</w:t>
+              <w:t xml:space="preserve">20 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 546 Kč</w:t>
+              <w:t xml:space="preserve">23 458 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 764 Kč</w:t>
+              <w:t xml:space="preserve">19 691 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -735,51 +735,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">23:30</w:t>
+              <w:t xml:space="preserve">23:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -792,51 +792,108 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">07:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">18:00</w:t>
+              <w:t xml:space="preserve">12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>