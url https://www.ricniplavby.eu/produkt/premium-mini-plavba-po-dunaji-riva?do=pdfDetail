--- v1 (2026-07-25)
+++ v2 (2026-09-11)
@@ -144,363 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 179 Kč</w:t>
+              <w:t xml:space="preserve">684 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window and additonal bed 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 947 Kč</w:t>
+              <w:t xml:space="preserve">834 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window and additonal bed 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 691 Kč</w:t>
+              <w:t xml:space="preserve">784 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 203 Kč</w:t>
+              <w:t xml:space="preserve">884 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 949 Kč</w:t>
+              <w:t xml:space="preserve">1 073 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 215 Kč</w:t>
+              <w:t xml:space="preserve">1 203 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 947 Kč</w:t>
+              <w:t xml:space="preserve">834 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 458 Kč</w:t>
+              <w:t xml:space="preserve">934 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 691 Kč</w:t>
+              <w:t xml:space="preserve">784 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>