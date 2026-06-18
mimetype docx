--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 350 Kč</w:t>
+              <w:t xml:space="preserve">11 252 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 150 Kč</w:t>
+              <w:t xml:space="preserve">15 019 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 190 Kč</w:t>
+              <w:t xml:space="preserve">18 033 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 417 Kč</w:t>
+              <w:t xml:space="preserve">16 275 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 710 Kč</w:t>
+              <w:t xml:space="preserve">19 540 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 217 Kč</w:t>
+              <w:t xml:space="preserve">20 043 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 23 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 816 Kč</w:t>
+              <w:t xml:space="preserve">8 740 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -587,51 +587,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">21:00</w:t>
+              <w:t xml:space="preserve">21:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -815,51 +815,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">15:00</w:t>
+              <w:t xml:space="preserve">14:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>