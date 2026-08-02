--- v1 (2026-06-18)
+++ v2 (2026-08-02)
@@ -144,285 +144,324 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 252 Kč</w:t>
+              <w:t xml:space="preserve">11 280 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 019 Kč</w:t>
+              <w:t xml:space="preserve">15 057 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 033 Kč</w:t>
+              <w:t xml:space="preserve">18 078 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 275 Kč</w:t>
+              <w:t xml:space="preserve">16 316 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 540 Kč</w:t>
+              <w:t xml:space="preserve">19 589 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 043 Kč</w:t>
+              <w:t xml:space="preserve">20 092 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 23 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 740 Kč</w:t>
+              <w:t xml:space="preserve">21 351 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 23 E m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 762 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>