--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -144,339 +144,261 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 280 Kč</w:t>
+              <w:t xml:space="preserve">11 329 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 057 Kč</w:t>
+              <w:t xml:space="preserve">18 156 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 078 Kč</w:t>
+              <w:t xml:space="preserve">15 122 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 316 Kč</w:t>
+              <w:t xml:space="preserve">19 674 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 589 Kč</w:t>
+              <w:t xml:space="preserve">16 386 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 092 Kč</w:t>
+              <w:t xml:space="preserve">21 444 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 23 E m2 (obsazení 2 os.)</w:t>
-            </w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin 14 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>