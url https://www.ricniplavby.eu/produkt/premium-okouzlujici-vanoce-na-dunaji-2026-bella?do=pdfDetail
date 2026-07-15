--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -144,222 +144,183 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 342 Kč</w:t>
+              <w:t xml:space="preserve">26 283 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 028 Kč</w:t>
+              <w:t xml:space="preserve">19 983 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 394 Kč</w:t>
+              <w:t xml:space="preserve">31 323 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 657 Kč</w:t>
+              <w:t xml:space="preserve">32 583 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>