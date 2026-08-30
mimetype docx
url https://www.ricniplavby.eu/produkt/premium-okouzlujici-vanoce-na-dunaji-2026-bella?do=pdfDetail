--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -144,168 +144,168 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 283 Kč</w:t>
+              <w:t xml:space="preserve">26 196 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 983 Kč</w:t>
+              <w:t xml:space="preserve">19 917 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 323 Kč</w:t>
+              <w:t xml:space="preserve">31 219 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 583 Kč</w:t>
+              <w:t xml:space="preserve">32 475 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>