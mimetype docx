--- v2 (2026-08-30)
+++ v3 (2026-11-06)
@@ -144,168 +144,168 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 196 Kč</w:t>
+              <w:t xml:space="preserve">1 043 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 917 Kč</w:t>
+              <w:t xml:space="preserve">793 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 219 Kč</w:t>
+              <w:t xml:space="preserve">1 243 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 475 Kč</w:t>
+              <w:t xml:space="preserve">1 293 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>