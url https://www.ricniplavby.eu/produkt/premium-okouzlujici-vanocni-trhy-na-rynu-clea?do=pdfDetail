--- v0 (2026-05-08)
+++ v1 (2026-07-06)
@@ -144,300 +144,261 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 643 Kč</w:t>
+              <w:t xml:space="preserve">17 564 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 773 Kč</w:t>
+              <w:t xml:space="preserve">31 630 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 699 Kč</w:t>
+              <w:t xml:space="preserve">22 596 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 312 Kč</w:t>
+              <w:t xml:space="preserve">35 152 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 227 Kč</w:t>
+              <w:t xml:space="preserve">25 112 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 546 Kč</w:t>
+              <w:t xml:space="preserve">31 403 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 23 E m2 (obsazení 2 os.)</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin 14 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
@@ -587,51 +548,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">10:00</w:t>
+              <w:t xml:space="preserve">07:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -644,51 +605,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">08:00</w:t>
+              <w:t xml:space="preserve">05:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -758,51 +719,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">06:00</w:t>
+              <w:t xml:space="preserve">07:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -872,51 +833,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">18:30</w:t>
+              <w:t xml:space="preserve">18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">21:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
@@ -929,51 +890,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">05:00</w:t>
+              <w:t xml:space="preserve">03:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="300" w:right="300" w:bottom="300" w:left="300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>