--- v1 (2026-07-06)
+++ v2 (2026-08-24)
@@ -144,246 +144,246 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 564 Kč</w:t>
+              <w:t xml:space="preserve">17 509 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 630 Kč</w:t>
+              <w:t xml:space="preserve">31 532 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 596 Kč</w:t>
+              <w:t xml:space="preserve">22 526 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 152 Kč</w:t>
+              <w:t xml:space="preserve">35 043 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 112 Kč</w:t>
+              <w:t xml:space="preserve">25 035 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 403 Kč</w:t>
+              <w:t xml:space="preserve">31 306 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 23 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>