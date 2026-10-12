--- v2 (2026-08-24)
+++ v3 (2026-10-12)
@@ -144,246 +144,246 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 509 Kč</w:t>
+              <w:t xml:space="preserve">17 687 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 532 Kč</w:t>
+              <w:t xml:space="preserve">31 852 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 526 Kč</w:t>
+              <w:t xml:space="preserve">22 755 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 043 Kč</w:t>
+              <w:t xml:space="preserve">35 399 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 035 Kč</w:t>
+              <w:t xml:space="preserve">25 289 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 15 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 306 Kč</w:t>
+              <w:t xml:space="preserve">31 624 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 23 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>