--- v0 (2026-05-25)
+++ v1 (2026-07-15)
@@ -144,285 +144,597 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 564 Kč</w:t>
+              <w:t xml:space="preserve">36 488 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 927 Kč</w:t>
+              <w:t xml:space="preserve">37 748 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 688 Kč</w:t>
+              <w:t xml:space="preserve">47 828 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55 502 Kč</w:t>
+              <w:t xml:space="preserve">49 088 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 290 Kč</w:t>
+              <w:t xml:space="preserve">76 530 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 869 Kč</w:t>
+              <w:t xml:space="preserve">78 546 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 402 Kč</w:t>
+              <w:t xml:space="preserve">55 388 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56 648 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57 908 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59 168 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 428 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">94 673 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96 689 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 308 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46 568 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>