--- v1 (2026-07-15)
+++ v2 (2026-08-31)
@@ -144,597 +144,597 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 488 Kč</w:t>
+              <w:t xml:space="preserve">36 368 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 748 Kč</w:t>
+              <w:t xml:space="preserve">37 624 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 828 Kč</w:t>
+              <w:t xml:space="preserve">47 670 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 088 Kč</w:t>
+              <w:t xml:space="preserve">48 926 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 530 Kč</w:t>
+              <w:t xml:space="preserve">76 277 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78 546 Kč</w:t>
+              <w:t xml:space="preserve">78 287 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55 388 Kč</w:t>
+              <w:t xml:space="preserve">55 205 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56 648 Kč</w:t>
+              <w:t xml:space="preserve">56 461 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57 908 Kč</w:t>
+              <w:t xml:space="preserve">57 717 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 168 Kč</w:t>
+              <w:t xml:space="preserve">58 972 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 428 Kč</w:t>
+              <w:t xml:space="preserve">60 228 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 673 Kč</w:t>
+              <w:t xml:space="preserve">94 361 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96 689 Kč</w:t>
+              <w:t xml:space="preserve">96 370 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 308 Kč</w:t>
+              <w:t xml:space="preserve">45 159 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46 568 Kč</w:t>
+              <w:t xml:space="preserve">46 414 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>