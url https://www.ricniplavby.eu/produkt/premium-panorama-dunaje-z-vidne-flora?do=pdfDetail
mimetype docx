--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -144,480 +144,480 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 598 €</w:t>
+              <w:t xml:space="preserve">65 319 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 157 €</w:t>
+              <w:t xml:space="preserve">104 515 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 298 €</w:t>
+              <w:t xml:space="preserve">82 918 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 277 €</w:t>
+              <w:t xml:space="preserve">132 674 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 648 €</w:t>
+              <w:t xml:space="preserve">91 718 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 198 €</w:t>
+              <w:t xml:space="preserve">105 546 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 598 €</w:t>
+              <w:t xml:space="preserve">140 745 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 248 €</w:t>
+              <w:t xml:space="preserve">131 945 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 998 €</w:t>
+              <w:t xml:space="preserve">175 944 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 948 €</w:t>
+              <w:t xml:space="preserve">48 977 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 798 €</w:t>
+              <w:t xml:space="preserve">45 205 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 398 €</w:t>
+              <w:t xml:space="preserve">60 291 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>