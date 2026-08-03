--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -144,480 +144,441 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65 319 Kč</w:t>
+              <w:t xml:space="preserve">65 413 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 515 Kč</w:t>
+              <w:t xml:space="preserve">104 667 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82 918 Kč</w:t>
+              <w:t xml:space="preserve">83 038 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 674 Kč</w:t>
+              <w:t xml:space="preserve">91 851 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91 718 Kč</w:t>
+              <w:t xml:space="preserve">105 699 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 546 Kč</w:t>
+              <w:t xml:space="preserve">140 949 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140 745 Kč</w:t>
+              <w:t xml:space="preserve">132 136 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">131 945 Kč</w:t>
+              <w:t xml:space="preserve">176 198 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">175 944 Kč</w:t>
+              <w:t xml:space="preserve">49 048 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 977 Kč</w:t>
+              <w:t xml:space="preserve">45 271 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 205 Kč</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">60 291 Kč</w:t>
+              <w:t xml:space="preserve">60 378 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>