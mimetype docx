--- v2 (2026-08-03)
+++ v3 (2026-09-18)
@@ -144,456 +144,456 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65 413 Kč</w:t>
+              <w:t xml:space="preserve">105 056 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 667 Kč</w:t>
+              <w:t xml:space="preserve">65 657 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83 038 Kč</w:t>
+              <w:t xml:space="preserve">83 347 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91 851 Kč</w:t>
+              <w:t xml:space="preserve">92 192 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 699 Kč</w:t>
+              <w:t xml:space="preserve">141 473 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140 949 Kč</w:t>
+              <w:t xml:space="preserve">106 092 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 136 Kč</w:t>
+              <w:t xml:space="preserve">176 853 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">176 198 Kč</w:t>
+              <w:t xml:space="preserve">132 627 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 048 Kč</w:t>
+              <w:t xml:space="preserve">49 230 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 271 Kč</w:t>
+              <w:t xml:space="preserve">60 602 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 378 Kč</w:t>
+              <w:t xml:space="preserve">45 439 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>