--- v3 (2026-09-18)
+++ v4 (2026-11-02)
@@ -144,441 +144,441 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 056 Kč</w:t>
+              <w:t xml:space="preserve">105 315 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65 657 Kč</w:t>
+              <w:t xml:space="preserve">65 819 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83 347 Kč</w:t>
+              <w:t xml:space="preserve">83 553 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92 192 Kč</w:t>
+              <w:t xml:space="preserve">92 420 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141 473 Kč</w:t>
+              <w:t xml:space="preserve">141 822 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 092 Kč</w:t>
+              <w:t xml:space="preserve">106 354 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">176 853 Kč</w:t>
+              <w:t xml:space="preserve">177 290 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 627 Kč</w:t>
+              <w:t xml:space="preserve">132 955 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 230 Kč</w:t>
+              <w:t xml:space="preserve">49 351 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 602 Kč</w:t>
+              <w:t xml:space="preserve">60 752 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 439 Kč</w:t>
+              <w:t xml:space="preserve">45 551 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>