--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -144,558 +144,636 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 394 Kč</w:t>
+              <w:t xml:space="preserve">30 120 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 636 Kč</w:t>
+              <w:t xml:space="preserve">48 197 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 543 Kč</w:t>
+              <w:t xml:space="preserve">40 177 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 873 Kč</w:t>
+              <w:t xml:space="preserve">64 288 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 080 Kč</w:t>
+              <w:t xml:space="preserve">42 691 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 932 Kč</w:t>
+              <w:t xml:space="preserve">43 948 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 154 Kč</w:t>
+              <w:t xml:space="preserve">68 311 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 645 Kč</w:t>
+              <w:t xml:space="preserve">70 322 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58 302 Kč</w:t>
+              <w:t xml:space="preserve">47 720 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77 330 Kč</w:t>
+              <w:t xml:space="preserve">64 062 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 394 Kč</w:t>
+              <w:t xml:space="preserve">57 776 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 783 Kč</w:t>
+              <w:t xml:space="preserve">76 633 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 857 Kč</w:t>
+              <w:t xml:space="preserve">30 120 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 514 Kč</w:t>
+              <w:t xml:space="preserve">22 578 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 606 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 320 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>