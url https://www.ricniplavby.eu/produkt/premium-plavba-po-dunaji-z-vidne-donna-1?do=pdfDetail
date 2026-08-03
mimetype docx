--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -144,636 +144,636 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 120 Kč</w:t>
+              <w:t xml:space="preserve">30 164 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 197 Kč</w:t>
+              <w:t xml:space="preserve">48 267 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 177 Kč</w:t>
+              <w:t xml:space="preserve">40 235 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 288 Kč</w:t>
+              <w:t xml:space="preserve">64 381 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 691 Kč</w:t>
+              <w:t xml:space="preserve">42 753 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 948 Kč</w:t>
+              <w:t xml:space="preserve">44 012 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 311 Kč</w:t>
+              <w:t xml:space="preserve">68 410 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 322 Kč</w:t>
+              <w:t xml:space="preserve">70 424 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 720 Kč</w:t>
+              <w:t xml:space="preserve">47 789 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 062 Kč</w:t>
+              <w:t xml:space="preserve">64 155 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57 776 Kč</w:t>
+              <w:t xml:space="preserve">57 860 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 633 Kč</w:t>
+              <w:t xml:space="preserve">76 744 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 120 Kč</w:t>
+              <w:t xml:space="preserve">30 164 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 578 Kč</w:t>
+              <w:t xml:space="preserve">22 610 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 606 Kč</w:t>
+              <w:t xml:space="preserve">27 646 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 320 Kč</w:t>
+              <w:t xml:space="preserve">21 351 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>