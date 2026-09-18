--- v2 (2026-08-03)
+++ v3 (2026-09-18)
@@ -144,636 +144,558 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 164 Kč</w:t>
+              <w:t xml:space="preserve">48 446 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 267 Kč</w:t>
+              <w:t xml:space="preserve">30 276 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 235 Kč</w:t>
+              <w:t xml:space="preserve">64 621 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 381 Kč</w:t>
+              <w:t xml:space="preserve">40 385 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 753 Kč</w:t>
+              <w:t xml:space="preserve">70 686 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 012 Kč</w:t>
+              <w:t xml:space="preserve">44 175 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68 410 Kč</w:t>
+              <w:t xml:space="preserve">64 393 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 424 Kč</w:t>
+              <w:t xml:space="preserve">47 966 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 789 Kč</w:t>
+              <w:t xml:space="preserve">77 029 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 155 Kč</w:t>
+              <w:t xml:space="preserve">58 075 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57 860 Kč</w:t>
+              <w:t xml:space="preserve">30 276 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 744 Kč</w:t>
+              <w:t xml:space="preserve">22 694 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 164 Kč</w:t>
+              <w:t xml:space="preserve">27 749 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 610 Kč</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">21 351 Kč</w:t>
+              <w:t xml:space="preserve">21 431 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>