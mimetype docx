--- v3 (2026-09-18)
+++ v4 (2026-11-02)
@@ -144,558 +144,558 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 446 Kč</w:t>
+              <w:t xml:space="preserve">48 566 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 276 Kč</w:t>
+              <w:t xml:space="preserve">30 351 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 621 Kč</w:t>
+              <w:t xml:space="preserve">64 780 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 385 Kč</w:t>
+              <w:t xml:space="preserve">40 484 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 686 Kč</w:t>
+              <w:t xml:space="preserve">70 860 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 175 Kč</w:t>
+              <w:t xml:space="preserve">44 285 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 393 Kč</w:t>
+              <w:t xml:space="preserve">64 552 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 966 Kč</w:t>
+              <w:t xml:space="preserve">48 085 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77 029 Kč</w:t>
+              <w:t xml:space="preserve">77 219 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58 075 Kč</w:t>
+              <w:t xml:space="preserve">58 218 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 276 Kč</w:t>
+              <w:t xml:space="preserve">30 351 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 694 Kč</w:t>
+              <w:t xml:space="preserve">22 750 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 749 Kč</w:t>
+              <w:t xml:space="preserve">27 817 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 431 Kč</w:t>
+              <w:t xml:space="preserve">21 484 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>