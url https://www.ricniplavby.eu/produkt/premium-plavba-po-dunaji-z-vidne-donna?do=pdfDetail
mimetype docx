--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">29.05.2026 - 05.06.2026</w:t>
+        <w:t xml:space="preserve">17.07.2026 - 24.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,105 +144,144 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 960 Kč</w:t>
+              <w:t xml:space="preserve">41 795 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66 185 Kč</w:t>
+              <w:t xml:space="preserve">65 927 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with window 15.5 A m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 602 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>