--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">17.07.2026 - 24.07.2026</w:t>
+        <w:t xml:space="preserve">11.09.2026 - 18.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,129 +144,51 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 795 Kč</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">50 602 Kč</w:t>
+              <w:t xml:space="preserve">60 555 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>