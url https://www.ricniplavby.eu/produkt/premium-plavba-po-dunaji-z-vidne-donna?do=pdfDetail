--- v2 (2026-08-21)
+++ v3 (2026-11-05)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">11.09.2026 - 18.09.2026</w:t>
+        <w:t xml:space="preserve">29.03.2027 - 05.04.2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,66 +144,573 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 555 Kč</w:t>
+              <w:t xml:space="preserve">48 466 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 288 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64 647 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 401 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 715 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 194 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64 420 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 986 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">77 061 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58 099 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony and Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 288 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 704 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed family cabin with two additional beds 18.5 G m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 760 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 439 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
@@ -309,608 +816,437 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">18:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">18:30</w:t>
+              <w:t xml:space="preserve">23:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">08:00</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">10:30</w:t>
+              <w:t xml:space="preserve">05:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">15:00</w:t>
+              <w:t xml:space="preserve">06:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">15:00</w:t>
+              <w:t xml:space="preserve">23:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">09:00</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">15:30</w:t>
+              <w:t xml:space="preserve">07:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">08:00</w:t>
-[...169 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">-</w:t>
-            </w:r>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="300" w:right="300" w:bottom="300" w:left="300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>