--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -144,324 +144,324 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 093 €</w:t>
+              <w:t xml:space="preserve">28 761 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 512 €</w:t>
+              <w:t xml:space="preserve">23 729 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">893 €</w:t>
+              <w:t xml:space="preserve">30 019 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 143 €</w:t>
+              <w:t xml:space="preserve">41 569 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 143 €</w:t>
+              <w:t xml:space="preserve">28 761 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 243 €</w:t>
+              <w:t xml:space="preserve">31 277 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 582 €</w:t>
+              <w:t xml:space="preserve">39 808 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 722 €</w:t>
+              <w:t xml:space="preserve">43 330 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -753,152 +753,209 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">04:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">20:30</w:t>
+              <w:t xml:space="preserve">18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">12:00</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">18:00</w:t>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">08:00</w:t>
+              <w:t xml:space="preserve">05:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">19:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>