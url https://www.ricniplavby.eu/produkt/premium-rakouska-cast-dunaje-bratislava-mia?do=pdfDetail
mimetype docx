--- v1 (2026-07-21)
+++ v2 (2026-09-14)
@@ -144,324 +144,324 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 761 Kč</w:t>
+              <w:t xml:space="preserve">28 838 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 729 Kč</w:t>
+              <w:t xml:space="preserve">23 792 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 019 Kč</w:t>
+              <w:t xml:space="preserve">30 100 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 569 Kč</w:t>
+              <w:t xml:space="preserve">41 681 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 761 Kč</w:t>
+              <w:t xml:space="preserve">28 838 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 277 Kč</w:t>
+              <w:t xml:space="preserve">31 361 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 808 Kč</w:t>
+              <w:t xml:space="preserve">39 914 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 330 Kč</w:t>
+              <w:t xml:space="preserve">43 447 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>