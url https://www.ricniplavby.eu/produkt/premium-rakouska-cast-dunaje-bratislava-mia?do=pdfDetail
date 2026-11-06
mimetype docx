--- v2 (2026-09-14)
+++ v3 (2026-11-06)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">22.10.2026 - 27.10.2026</w:t>
+        <w:t xml:space="preserve">15.03.2027 - 20.03.2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,339 +144,261 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 838 Kč</w:t>
+              <w:t xml:space="preserve">718 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 792 Kč</w:t>
+              <w:t xml:space="preserve">468 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed with window 15.5 A m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 100 Kč</w:t>
+              <w:t xml:space="preserve">878 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 681 Kč</w:t>
+              <w:t xml:space="preserve">1 285 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with panorama window 16.5 B m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 838 Kč</w:t>
+              <w:t xml:space="preserve">918 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 361 Kč</w:t>
+              <w:t xml:space="preserve">598 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 2 os.)</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 16 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with window 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>