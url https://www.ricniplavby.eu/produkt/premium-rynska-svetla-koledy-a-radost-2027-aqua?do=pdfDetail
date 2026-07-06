--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -144,324 +144,324 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 106 Kč</w:t>
+              <w:t xml:space="preserve">15 047 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 138 Kč</w:t>
+              <w:t xml:space="preserve">18 067 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 896 Kč</w:t>
+              <w:t xml:space="preserve">18 822 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 685 Kč</w:t>
+              <w:t xml:space="preserve">22 596 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 159 Kč</w:t>
+              <w:t xml:space="preserve">20 080 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 201 Kč</w:t>
+              <w:t xml:space="preserve">24 106 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 054 Kč</w:t>
+              <w:t xml:space="preserve">10 015 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 580 Kč</w:t>
+              <w:t xml:space="preserve">12 531 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>