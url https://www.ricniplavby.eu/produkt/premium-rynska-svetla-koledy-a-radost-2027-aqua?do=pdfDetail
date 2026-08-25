--- v1 (2026-07-06)
+++ v2 (2026-08-25)
@@ -144,324 +144,324 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 047 Kč</w:t>
+              <w:t xml:space="preserve">14 988 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 067 Kč</w:t>
+              <w:t xml:space="preserve">17 996 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 822 Kč</w:t>
+              <w:t xml:space="preserve">18 748 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 596 Kč</w:t>
+              <w:t xml:space="preserve">22 507 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 080 Kč</w:t>
+              <w:t xml:space="preserve">20 001 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 106 Kč</w:t>
+              <w:t xml:space="preserve">24 011 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 015 Kč</w:t>
+              <w:t xml:space="preserve">9 975 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 531 Kč</w:t>
+              <w:t xml:space="preserve">12 482 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>