--- v2 (2026-08-25)
+++ v3 (2026-10-12)
@@ -144,339 +144,339 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 988 Kč</w:t>
+              <w:t xml:space="preserve">18 194 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 996 Kč</w:t>
+              <w:t xml:space="preserve">15 153 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 748 Kč</w:t>
+              <w:t xml:space="preserve">22 755 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 507 Kč</w:t>
+              <w:t xml:space="preserve">18 954 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 001 Kč</w:t>
+              <w:t xml:space="preserve">24 275 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 011 Kč</w:t>
+              <w:t xml:space="preserve">20 221 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 975 Kč</w:t>
+              <w:t xml:space="preserve">12 619 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 482 Kč</w:t>
+              <w:t xml:space="preserve">10 085 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>