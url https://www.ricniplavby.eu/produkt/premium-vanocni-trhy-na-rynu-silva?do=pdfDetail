--- v0 (2026-05-25)
+++ v1 (2026-07-21)
@@ -144,402 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 595 Kč</w:t>
+              <w:t xml:space="preserve">15 551 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 524 Kč</w:t>
+              <w:t xml:space="preserve">16 305 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 363 Kč</w:t>
+              <w:t xml:space="preserve">19 577 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 645 Kč</w:t>
+              <w:t xml:space="preserve">17 564 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 625 Kč</w:t>
+              <w:t xml:space="preserve">21 086 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 161 Kč</w:t>
+              <w:t xml:space="preserve">17 564 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 625 Kč</w:t>
+              <w:t xml:space="preserve">22 596 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 676 Kč</w:t>
+              <w:t xml:space="preserve">26 371 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 463 Kč</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">20 150 Kč</w:t>
+              <w:t xml:space="preserve">20 080 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -818,51 +779,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">06:00</w:t>
+              <w:t xml:space="preserve">05:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>