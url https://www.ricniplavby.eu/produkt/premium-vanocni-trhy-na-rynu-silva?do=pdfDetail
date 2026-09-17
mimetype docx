--- v1 (2026-07-21)
+++ v2 (2026-09-17)
@@ -144,363 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 551 Kč</w:t>
+              <w:t xml:space="preserve">15 628 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 305 Kč</w:t>
+              <w:t xml:space="preserve">19 674 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 577 Kč</w:t>
+              <w:t xml:space="preserve">16 386 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 564 Kč</w:t>
+              <w:t xml:space="preserve">21 191 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 086 Kč</w:t>
+              <w:t xml:space="preserve">17 651 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 564 Kč</w:t>
+              <w:t xml:space="preserve">22 708 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 596 Kč</w:t>
+              <w:t xml:space="preserve">17 651 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 371 Kč</w:t>
+              <w:t xml:space="preserve">26 501 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 080 Kč</w:t>
+              <w:t xml:space="preserve">20 180 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>