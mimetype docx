--- v2 (2026-09-17)
+++ v3 (2026-11-07)
@@ -144,363 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 628 Kč</w:t>
+              <w:t xml:space="preserve">618 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 674 Kč</w:t>
+              <w:t xml:space="preserve">778 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 386 Kč</w:t>
+              <w:t xml:space="preserve">648 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 191 Kč</w:t>
+              <w:t xml:space="preserve">838 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 651 Kč</w:t>
+              <w:t xml:space="preserve">698 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 708 Kč</w:t>
+              <w:t xml:space="preserve">898 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 651 Kč</w:t>
+              <w:t xml:space="preserve">698 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 501 Kč</w:t>
+              <w:t xml:space="preserve">1 048 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 180 Kč</w:t>
+              <w:t xml:space="preserve">798 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>