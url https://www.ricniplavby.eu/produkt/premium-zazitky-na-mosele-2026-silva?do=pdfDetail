--- v0 (2026-06-04)
+++ v1 (2026-07-22)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">21.06.2026 - 28.06.2026</w:t>
+        <w:t xml:space="preserve">06.09.2026 - 13.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,222 +144,66 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46 818 Kč</w:t>
+              <w:t xml:space="preserve">45 523 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
-            </w:r>
-[...154 lines deleted...]
-              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>