--- v1 (2026-07-22)
+++ v2 (2026-09-18)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">06.09.2026 - 13.09.2026</w:t>
+        <w:t xml:space="preserve">09.10.2026 - 16.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,66 +144,144 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 523 Kč</w:t>
+              <w:t xml:space="preserve">41 977 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74 830 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58 404 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>