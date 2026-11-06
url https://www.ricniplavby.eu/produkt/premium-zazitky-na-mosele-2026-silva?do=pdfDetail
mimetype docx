--- v2 (2026-09-18)
+++ v3 (2026-11-06)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Termín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">09.10.2026 - 16.10.2026</w:t>
+        <w:t xml:space="preserve">13.06.2027 - 20.06.2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL INCLUSIVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
@@ -144,144 +144,456 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 977 Kč</w:t>
+              <w:t xml:space="preserve">60 552 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74 830 Kč</w:t>
+              <w:t xml:space="preserve">37 842 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin 14.5 A m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58 404 Kč</w:t>
+              <w:t xml:space="preserve">47 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 C m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 761 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 1 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 473 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with Juliette balcony 14.5 D m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75 734 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56 788 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">2-bed junior suite with Juliette balcony 21 E m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">93 417 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68 156 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed balcony suite with Juliette balcony 29 F m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 316 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 737 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed outside cabin with additional bed 14.5 S m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia" w:eastAsia="Constantia" w:cs="Constantia"/>
           <w:color w:val="a1171e"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popis trasy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>