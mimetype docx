--- v0 (2026-05-25)
+++ v1 (2026-07-21)
@@ -144,285 +144,363 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 413 Kč</w:t>
+              <w:t xml:space="preserve">21 338 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 463 Kč</w:t>
+              <w:t xml:space="preserve">26 371 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 044 Kč</w:t>
+              <w:t xml:space="preserve">36 914 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 988 Kč</w:t>
+              <w:t xml:space="preserve">28 887 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 579 Kč</w:t>
+              <w:t xml:space="preserve">40 437 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 139 Kč</w:t>
+              <w:t xml:space="preserve">43 985 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony 26 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 413 Kč</w:t>
+              <w:t xml:space="preserve">44 488 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed balcony suite with balcony 26 F m2 (obsazení 2 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 338 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-bed family cabin with three additional beds 28 G m2 (obsazení 3 os.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="40" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 609 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with three additional beds 28 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>