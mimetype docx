--- v1 (2026-07-21)
+++ v2 (2026-09-17)
@@ -144,363 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 338 Kč</w:t>
+              <w:t xml:space="preserve">21 444 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 371 Kč</w:t>
+              <w:t xml:space="preserve">37 097 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 914 Kč</w:t>
+              <w:t xml:space="preserve">26 501 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 887 Kč</w:t>
+              <w:t xml:space="preserve">40 637 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 2 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 437 Kč</w:t>
+              <w:t xml:space="preserve">29 030 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 1 os.)</w:t>
+              <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 985 Kč</w:t>
+              <w:t xml:space="preserve">44 708 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony 26 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 488 Kč</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">24 609 Kč</w:t>
+              <w:t xml:space="preserve">24 731 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with three additional beds 28 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>