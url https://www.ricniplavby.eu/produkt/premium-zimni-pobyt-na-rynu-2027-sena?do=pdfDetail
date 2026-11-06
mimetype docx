--- v2 (2026-09-17)
+++ v3 (2026-11-06)
@@ -144,285 +144,285 @@
       <w:tblPr>
         <w:jc w:val="center"/>
         <w:tblW w:w="4000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 444 Kč</w:t>
+              <w:t xml:space="preserve">848 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 B m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 097 Kč</w:t>
+              <w:t xml:space="preserve">1 467 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 501 Kč</w:t>
+              <w:t xml:space="preserve">1 048 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 C m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 637 Kč</w:t>
+              <w:t xml:space="preserve">1 607 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 1 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 030 Kč</w:t>
+              <w:t xml:space="preserve">1 148 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed outside cabin with balcony 21 D m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44 708 Kč</w:t>
+              <w:t xml:space="preserve">1 768 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed balcony suite with balcony 26 F m2 (obsazení 2 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="40" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 731 Kč</w:t>
+              <w:t xml:space="preserve">978 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-bed family cabin with three additional beds 28 G m2 (obsazení 3 os.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>